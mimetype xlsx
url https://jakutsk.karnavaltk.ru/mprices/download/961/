--- v0 (2026-06-22)
+++ v1 (2026-11-01)
@@ -10,108 +10,108 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$8:$I$173</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Прайс-лист'!$A$8:$I$166</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="313">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="302">
   <si>
     <t>Прайс-лист ООО ТК КАРНАВАЛ</t>
   </si>
   <si>
-    <t>https://moskva.karnavaltk.ru/</t>
-[...2 lines deleted...]
-    <t>Актуальность прайса на: 2026-06-22 07:58:44</t>
+    <t>https://nizhnij-novgorod.karnavaltk.ru/</t>
+  </si>
+  <si>
+    <t>Актуальность прайса на: 2026-10-31 21:47:09</t>
   </si>
   <si>
     <t>Карнавальная  и новогодняя продукция</t>
   </si>
   <si>
     <t>Краски Холи</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Изображение</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Количество в упаковке</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
   <si>
     <t>Заказ</t>
   </si>
   <si>
     <t>Сумма</t>
   </si>
   <si>
     <t>720-09</t>
   </si>
   <si>
     <t>Краска Холи Белая 100 г</t>
   </si>
   <si>
-    <t>1 шт</t>
+    <t>1 шт.</t>
   </si>
   <si>
     <t>Есть</t>
   </si>
   <si>
     <t>720-04</t>
   </si>
   <si>
     <t>Краска Холи Малиновая 100 г</t>
   </si>
   <si>
     <t>720-01</t>
   </si>
   <si>
     <t>Краска Холи Оранжевая 100 г</t>
   </si>
   <si>
     <t>720-02</t>
   </si>
   <si>
     <t>Краска Холи Желтая 100 г</t>
   </si>
   <si>
     <t>720-06</t>
   </si>
@@ -130,78 +130,78 @@
   <si>
     <t>Краска Холи Синяя 100 г</t>
   </si>
   <si>
     <t>720-08</t>
   </si>
   <si>
     <t>Краска Холи Фиолетовая 100 г</t>
   </si>
   <si>
     <t>720-024</t>
   </si>
   <si>
     <t>Краска Холи Алая 100 г</t>
   </si>
   <si>
     <t>Набор для фотосессии</t>
   </si>
   <si>
     <t>6046170</t>
   </si>
   <si>
     <t>Набор для фотосессии Пати Тайм</t>
   </si>
   <si>
-    <t>9 шт</t>
+    <t>9 шт.</t>
   </si>
   <si>
     <t>6053147</t>
   </si>
   <si>
     <t>Набор для фотосессии полимерный Поцелуи</t>
   </si>
   <si>
-    <t>2 шт</t>
+    <t>2 шт.</t>
   </si>
   <si>
     <t>6053161</t>
   </si>
   <si>
     <t>Набор для фотосессии Для самой самой</t>
   </si>
   <si>
-    <t>10 шт</t>
+    <t>10 шт.</t>
   </si>
   <si>
     <t>1707091</t>
   </si>
   <si>
     <t>Набор аксессуаров для фотосессии "Усы", 8 предметов</t>
   </si>
   <si>
-    <t>8 шт</t>
+    <t>8 шт.</t>
   </si>
   <si>
     <t>6053130</t>
   </si>
   <si>
     <t>Набор для фотосессии полимерный Губы, 2 шт</t>
   </si>
   <si>
     <t>Краски и карандаши для лица</t>
   </si>
   <si>
     <t>2623-00</t>
   </si>
   <si>
     <t>Косметическая губка</t>
   </si>
   <si>
     <t>Очки и маски</t>
   </si>
   <si>
     <t>184372</t>
   </si>
   <si>
     <t>Карнавальные очки "С Днем рождения" Торт 15*12 см</t>
   </si>
@@ -328,56 +328,50 @@
   <si>
     <t>184318</t>
   </si>
   <si>
     <t>Карнавальные очки "Пиксели", зеленые 14*5 см</t>
   </si>
   <si>
     <t>184373</t>
   </si>
   <si>
     <t>Карнавальные очки "Мороженое" 18*15 см</t>
   </si>
   <si>
     <t>184381</t>
   </si>
   <si>
     <t>Карнавальные очки "Кровь" 15*6 см</t>
   </si>
   <si>
     <t>5055GXD</t>
   </si>
   <si>
     <t>Стойка для очков на 55 оправ</t>
   </si>
   <si>
-    <t>184326</t>
-[...4 lines deleted...]
-  <si>
     <t>184330</t>
   </si>
   <si>
     <t>Карнавальные очки "Индеец" 16*12,5 см</t>
   </si>
   <si>
     <t>184331</t>
   </si>
   <si>
     <t>Карнавальные очки "Мышка" 14*7,5 см</t>
   </si>
   <si>
     <t>717023</t>
   </si>
   <si>
     <t>Зубы Карнавальные "Заяц"</t>
   </si>
   <si>
     <t>Аксессуары для болельщиков</t>
   </si>
   <si>
     <t>1944019</t>
   </si>
   <si>
     <t>Сердце (поролон), Неон, Розовое 40 см</t>
@@ -484,56 +478,50 @@
   <si>
     <t>Цифра Неон Синяя "6" (поролон) 40 см</t>
   </si>
   <si>
     <t>1971578</t>
   </si>
   <si>
     <t>Цифра Неон Синяя "7" (поролон) 40 см</t>
   </si>
   <si>
     <t>1971579</t>
   </si>
   <si>
     <t>Цифра Неон Синяя "8" (поролон) 40 см</t>
   </si>
   <si>
     <t>1971580</t>
   </si>
   <si>
     <t>Цифра Неон Синяя "9" (поролон) 40 см</t>
   </si>
   <si>
     <t>Ободки</t>
   </si>
   <si>
-    <t>6230809</t>
-[...4 lines deleted...]
-  <si>
     <t>6230624</t>
   </si>
   <si>
     <t>Ободок "Снежинки"</t>
   </si>
   <si>
     <t>6232278</t>
   </si>
   <si>
     <t>Очки "Оленьи рожки" с носиком</t>
   </si>
   <si>
     <t>19601-PB</t>
   </si>
   <si>
     <t>Карнавальный ободок "Мышка" 20*18 см</t>
   </si>
   <si>
     <t>01-152</t>
   </si>
   <si>
     <t>Ободок "Оленьи рожки" с колпаком</t>
   </si>
   <si>
     <t>Парики</t>
@@ -694,128 +682,107 @@
   <si>
     <t>Парик "Седые волосы"</t>
   </si>
   <si>
     <t>190788</t>
   </si>
   <si>
     <t>Шапка для волос под парик 9*17 см</t>
   </si>
   <si>
     <t>1884-16</t>
   </si>
   <si>
     <t>Парик "Каре" Черный</t>
   </si>
   <si>
     <t>Головные уборы</t>
   </si>
   <si>
     <t>19605-PB</t>
   </si>
   <si>
     <t>Корона Серебряная 15*8,5 см</t>
   </si>
   <si>
-    <t>12473-10</t>
-[...4 lines deleted...]
-  <si>
     <t>00365-MSD</t>
   </si>
   <si>
     <t>Шляпа-цилиндр "Позитив" 23 см * 27 см</t>
   </si>
   <si>
     <t>01-5082-M-L</t>
   </si>
   <si>
     <t>Пилотка солдатская малая (звезда) 53-55 см</t>
   </si>
   <si>
-    <t>Костюмы</t>
-[...7 lines deleted...]
-  <si>
     <t>Новогодние украшения (снежинки, гирлянды, звезды,бусы)</t>
   </si>
   <si>
     <t>19923-PB</t>
   </si>
   <si>
     <t>Набор елочных украшений "Россыпь" Разноцветный 27 шт</t>
   </si>
   <si>
-    <t>27 шт</t>
+    <t>27 шт.</t>
   </si>
   <si>
     <t>19933-PB</t>
   </si>
   <si>
     <t>Новогодние шары Розовое золото 8 см</t>
   </si>
   <si>
-    <t>4 шт</t>
+    <t>4 шт.</t>
   </si>
   <si>
     <t>19746-PB</t>
   </si>
   <si>
     <t>Елочное украшение "Снежинка" Радужный градиент 13,5*13,5 см</t>
   </si>
   <si>
     <t>Новогодний декор (пуансеттия, ягоды, банты)</t>
   </si>
   <si>
     <t>19149-PB</t>
   </si>
   <si>
     <t>Пуансеттия "Роскошь" Красная 23*15 см</t>
   </si>
   <si>
     <t>183069</t>
   </si>
   <si>
     <t>Пуансеттия Текстиль Красная d - 21 см</t>
   </si>
   <si>
     <t>Новогодний дождик</t>
   </si>
   <si>
-    <t>20226-KT</t>
-[...4 lines deleted...]
-  <si>
     <t>20352-KT</t>
   </si>
   <si>
     <t>Занавес Дождик, Белый с серебряными звездами 100*200 см</t>
   </si>
   <si>
     <t>184104</t>
   </si>
   <si>
     <t>Занавес Дождик, Голография 100*200 см</t>
   </si>
   <si>
     <t>6014378</t>
   </si>
   <si>
     <t>Занавес Дождик, Золото, Матовый 100*200 см</t>
   </si>
   <si>
     <t>6014371</t>
   </si>
   <si>
     <t>Занавес Дождик, Золотой 100*200 см</t>
   </si>
   <si>
     <t>20353-KT</t>
@@ -919,51 +886,51 @@
   <si>
     <t>Занавес Дождик, Черный, Матовый 100*300 см</t>
   </si>
   <si>
     <t>6230890</t>
   </si>
   <si>
     <t>Занавес Дождик, Белый Металлик 100*200 см</t>
   </si>
   <si>
     <t>6014410</t>
   </si>
   <si>
     <t>Занавес Дождик, Розовый, Матовый металл 100*200 см</t>
   </si>
   <si>
     <t>Новогодняя мишура</t>
   </si>
   <si>
     <t>195117</t>
   </si>
   <si>
     <t>Мишура Золото, классика 2 м * 6 см</t>
   </si>
   <si>
-    <t>195121</t>
+    <t>195121мишура</t>
   </si>
   <si>
     <t>Мишура Синяя, классика 2 м * 6 см</t>
   </si>
   <si>
     <t>Новогодние электрические гирлянды</t>
   </si>
   <si>
     <t>4481-5Str</t>
   </si>
   <si>
     <t>Гирлянда Белт-лайт пятижильный с переключателем режимов, черный провод 20 м</t>
   </si>
   <si>
     <t>183326-NC</t>
   </si>
   <si>
     <t>Гирлянда "Роса" на батарейках / 30 разноцветных led 3 м</t>
   </si>
   <si>
     <t>Новогодние и елочные шары</t>
   </si>
   <si>
     <t>19936-PB</t>
   </si>
@@ -1116,51 +1083,51 @@
     <xf xfId="0" fontId="0" numFmtId="164" fillId="4" borderId="1" applyFont="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763fa8dc7f28a471c7853861b56fe61.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60ff87b4e0a14f4ac8fdafa36d20ce.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21692bdea0c20c3c9f2ff0f96d76fc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d784310ff15ad4c6f943f4ef4df620.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a93364849280391ed4f038994afc0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ea2102440394a9c7bc4692b77b0ca.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecc83729f0a9b794f83be2d07b72a6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e2ce9b013bb1b0bdfedf85e436fe2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d8e2419e22787b772da7ea3dac32e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21086a09df9a5558ff521453cbb6d89e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb3aad806774a68071c878abdf70ad.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869762a134bfbd364f0a37f921160fe9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b5c9ab05695b683ed74ad9c7ead77.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff455823b5e6a3b7ec0902acf692457.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0c246d797ffca464a3c7461bcaa50.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b943da45d36c005f50af7a5bfd70e96.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e46e0928e8fb33956dba8502a7743e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6be3658142f48f3394a9b8dfacbb2e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec51f4a751bffcac084e4509ae198a6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd58d4e67efe770b7bed204974c358.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f990dfbf10ba4262f4ea3bf0fc327ab.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63050e658ce60767fd7eb667dfa097de.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27188472c28cfd7d36da2469e4118ae0.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281624b8b72ae737cee90bfbf865801c.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376646c30049a62be860d3345d0f970.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0f0fc69e88a3add8ad7a8ac395936.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39005fa4a0980a13f0e45e2f69f738f2.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca511cc6d66bd0ce01f125733a982b.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2799cb27b010cbde29134bfadf19126.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ed1838722e1d26947af548482d31f.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55997023f1d558422cb7f75d562dfc.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711af3d6055887d75515368ddbeae030.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9b8654978fe37d6def0f96e523da0.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c810775bfee513d3462c07b4784cab1.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68433bb2519d89bc32508134d558fb32.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48351f68d79b4a87d03c29e098e6ed69.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e895f0d08dfad53ab48c7320061fcfb.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad2122555e6a5412b595d32097ebc6.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead17fa5ed84cad6174a9eef315c9a6a.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90810c7470caf1ce8bdf58f51701bad0.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65bfb56c12b2c5c6bd9f7e1b7a6fa4d.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24edec2e494e144019ab3cdb9e258d.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1068a7c3743ceee74c772e43c3cf37.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5175bcf6d4f42cb0514fe7db16a969d.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a70947a31a8e1a3c294fc8d88a74c3.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f963c5642ecc13ca1bb246b558b23.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d6eab4dfc253d661cf25ece375f82.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac789fad7839bc4df3fd5837ed6a3e3.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85032edd1f428aa7b36496290395fc71.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2378fd3b0ee771babd803946596ca3b.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce605921d543a495026289cb18e788a.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f4e674355f0eb60449ed667b9609a.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1add4bc4079e6e73359e8c1b2f25fe.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcc595b8fbc4c83b42c782247ae6a1.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e317f8a6ccd2e52c6b6243454b21fe3.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9e2197b00dacb3ab558da29d8b2bc.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f7db37a54e170594ebc44c407a53.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c189d55d33f5967bbec874acc58a79.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d566ec9a824d31a0a8c632ecc12ba0.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c496cabd4dca0e8af20490d757ea0.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97496c7d05988f3496fe7d7024069356.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d4f12d7bcb778850851c130dfa415.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc778832bddc0a291ba16293e4a134b2.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90106b60bede01b2b4d980eecfe1b789.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4e6cf2ba41de173a2e06ec5cc2e9b.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f5c2cee40a80f76b8dab21075686b.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25075b3ef6c01fc724a34b2bf1e664.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df71623c86c285963d516f3d08a61af.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a0383c85b30b7bf54aa49a0af6c35.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5b71ee4d6d9f59617cc508a88e746.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a048898d8503735735b8ba90a7a1aa.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77040e3dcaf1793d719e72cdf433f24.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4c58305dfd5b387080745e4c48ae8.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5b7e7e0501271b5ec9ed35d96837d.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770b4f9bc6e0da278f437f15bd73c65.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f1de40190b3d8e2d933f6d369c2f2.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5444ae864bde05f594d2e152cf09847.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a8669e6afcd907f8c9b5aa5f63d9e.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f61c7232bd84ddabc0fd35a77a609.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48efc5518e63e37103c56a065cf97d.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028790b0cea06c6e0970541fd1b02e9.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e8588f4bff31145702288a0edd570.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64659c9f375343b81c2717c25320ca94.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90d27123fddfdba79d66a736331537.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055066be3baffd169355c02425ba0f1.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea42c04866ca2f3052f7a63855e3667.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6822c90a162cddd09bff10c0ea3ab6.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0599c096346f7615638124b870ce64f.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b027e7cd3f3d18b1ab8c1ae5c0981e.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887535a0e96e17444d6e13ed24b1b2fb.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e04ad1831dafa80681ba445ea9d226.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dae25a8640c618fab36091be18936d.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dde5bddc3d4161f9a360bd902ac9e7.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255fc7cfbce6dcda8046df72fcf15a8.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4abce8972258b49ecf2da302f20e4.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9f5efccb2c15cdf7531a72ddc429b.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c83169156f8cc52181658d57aa0747.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adb5d9b130cd4113d49e78b4a84eda.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f56a8a476f4d212950f275629dc8a.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cae2dda10fae5dc2c1f728ec9e01be.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b1de2bc9a1be49faeca52da3095c3.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e23514b97fc4d6627d99eaf2260c9.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba47a280598913ce9349a0207d07ab.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360b91c33ab487e43925a78862ff455.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf499d3c8c4ae6231da63156d0d99b6.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee60b9dfe36baca81338da6bd9b0835.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf3a248cc1b60ba5ea93efba8e9d36.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a2fa024333aa3c79b55f797b360bb.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6955ea00ef3901cf2fdf845c60aec8.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3854fa31a99290a98481aff676e86e.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116be7de7c83158f31db348193a80db.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871bc910c00e18759de7cb22d45aa27.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0234929c154fbec70a56cdbd89785.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159991b3c01e3ca0b8d2d21375303b0f.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab74b61f3d850d7a76bea7e58a4da14.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142785307c3187bb90ad54df3848b681.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a68bd4a9690db86d332a6d3290a43.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93506cba9f1ff2fb39cb55cfdec9b371.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a2eef20faa60bd4db27a43c679b52.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94e14e9825da86252e7865bda18d92.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85f034f9c8c7bc4d56f867073369c6.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dcd14d330176c2928fa896d80f32d.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2060c1222790430b0c16183dc9043.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56764261c9aa147f7810d770f0dd6a6.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86e1f23cf9401879ce3d2a71aefb40.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e1824aab239a52a8fdcb0e09739f0.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815484516e1f0aff55a2abf3b7305f04.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9c8bfd6430d219cd2ee4462fac1ca.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa96bb191c92cbe4e116c612a689f8.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8e0435201a9ba84ec66c626b0d60d.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18cbc159870ad99add0d445c50aca3.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f1b20900de137b5bc0ae5c9985e93.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c23a5fdb327b51701d548e83f343.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eafde67f9acbbdda849da465b5c755.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d97ca68b9316f2e16e4e4ccd5857a.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033d9da6a10320492d3db52026258ef.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16d40eb191c16a2b804d31717671b6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3763fa8dc7f28a471c7853861b56fe61.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60ff87b4e0a14f4ac8fdafa36d20ce.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21692bdea0c20c3c9f2ff0f96d76fc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d784310ff15ad4c6f943f4ef4df620.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2a93364849280391ed4f038994afc0.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ea2102440394a9c7bc4692b77b0ca.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ecc83729f0a9b794f83be2d07b72a6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e2ce9b013bb1b0bdfedf85e436fe2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d8e2419e22787b772da7ea3dac32e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21086a09df9a5558ff521453cbb6d89e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb3aad806774a68071c878abdf70ad.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869762a134bfbd364f0a37f921160fe9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b5c9ab05695b683ed74ad9c7ead77.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff455823b5e6a3b7ec0902acf692457.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0c246d797ffca464a3c7461bcaa50.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b943da45d36c005f50af7a5bfd70e96.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e46e0928e8fb33956dba8502a7743e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6be3658142f48f3394a9b8dfacbb2e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec51f4a751bffcac084e4509ae198a6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd58d4e67efe770b7bed204974c358.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f990dfbf10ba4262f4ea3bf0fc327ab.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63050e658ce60767fd7eb667dfa097de.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27188472c28cfd7d36da2469e4118ae0.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281624b8b72ae737cee90bfbf865801c.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376646c30049a62be860d3345d0f970.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0f0fc69e88a3add8ad7a8ac395936.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39005fa4a0980a13f0e45e2f69f738f2.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca511cc6d66bd0ce01f125733a982b.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2799cb27b010cbde29134bfadf19126.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ed1838722e1d26947af548482d31f.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55997023f1d558422cb7f75d562dfc.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711af3d6055887d75515368ddbeae030.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c9b8654978fe37d6def0f96e523da0.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c810775bfee513d3462c07b4784cab1.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68433bb2519d89bc32508134d558fb32.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48351f68d79b4a87d03c29e098e6ed69.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e895f0d08dfad53ab48c7320061fcfb.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad2122555e6a5412b595d32097ebc6.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead17fa5ed84cad6174a9eef315c9a6a.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90810c7470caf1ce8bdf58f51701bad0.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed24edec2e494e144019ab3cdb9e258d.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1068a7c3743ceee74c772e43c3cf37.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5175bcf6d4f42cb0514fe7db16a969d.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a70947a31a8e1a3c294fc8d88a74c3.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f963c5642ecc13ca1bb246b558b23.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d6eab4dfc253d661cf25ece375f82.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac789fad7839bc4df3fd5837ed6a3e3.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85032edd1f428aa7b36496290395fc71.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2378fd3b0ee771babd803946596ca3b.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce605921d543a495026289cb18e788a.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f4e674355f0eb60449ed667b9609a.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1add4bc4079e6e73359e8c1b2f25fe.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdcc595b8fbc4c83b42c782247ae6a1.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e317f8a6ccd2e52c6b6243454b21fe3.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9e2197b00dacb3ab558da29d8b2bc.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213f7db37a54e170594ebc44c407a53.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c189d55d33f5967bbec874acc58a79.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d566ec9a824d31a0a8c632ecc12ba0.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c496cabd4dca0e8af20490d757ea0.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97496c7d05988f3496fe7d7024069356.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103d4f12d7bcb778850851c130dfa415.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc778832bddc0a291ba16293e4a134b2.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90106b60bede01b2b4d980eecfe1b789.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4e6cf2ba41de173a2e06ec5cc2e9b.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25075b3ef6c01fc724a34b2bf1e664.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df71623c86c285963d516f3d08a61af.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a0383c85b30b7bf54aa49a0af6c35.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5b71ee4d6d9f59617cc508a88e746.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a048898d8503735735b8ba90a7a1aa.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77040e3dcaf1793d719e72cdf433f24.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b4c58305dfd5b387080745e4c48ae8.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb5b7e7e0501271b5ec9ed35d96837d.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770b4f9bc6e0da278f437f15bd73c65.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f1de40190b3d8e2d933f6d369c2f2.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5444ae864bde05f594d2e152cf09847.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a8669e6afcd907f8c9b5aa5f63d9e.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f61c7232bd84ddabc0fd35a77a609.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb48efc5518e63e37103c56a065cf97d.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028790b0cea06c6e0970541fd1b02e9.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e8588f4bff31145702288a0edd570.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64659c9f375343b81c2717c25320ca94.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90d27123fddfdba79d66a736331537.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055066be3baffd169355c02425ba0f1.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea42c04866ca2f3052f7a63855e3667.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6822c90a162cddd09bff10c0ea3ab6.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0599c096346f7615638124b870ce64f.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b027e7cd3f3d18b1ab8c1ae5c0981e.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887535a0e96e17444d6e13ed24b1b2fb.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e04ad1831dafa80681ba445ea9d226.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dae25a8640c618fab36091be18936d.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dde5bddc3d4161f9a360bd902ac9e7.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255fc7cfbce6dcda8046df72fcf15a8.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da4abce8972258b49ecf2da302f20e4.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9f5efccb2c15cdf7531a72ddc429b.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c83169156f8cc52181658d57aa0747.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adb5d9b130cd4113d49e78b4a84eda.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f56a8a476f4d212950f275629dc8a.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b1de2bc9a1be49faeca52da3095c3.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e23514b97fc4d6627d99eaf2260c9.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360b91c33ab487e43925a78862ff455.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf499d3c8c4ae6231da63156d0d99b6.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee60b9dfe36baca81338da6bd9b0835.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cf3a248cc1b60ba5ea93efba8e9d36.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a2fa024333aa3c79b55f797b360bb.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3854fa31a99290a98481aff676e86e.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f116be7de7c83158f31db348193a80db.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871bc910c00e18759de7cb22d45aa27.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf0234929c154fbec70a56cdbd89785.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159991b3c01e3ca0b8d2d21375303b0f.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab74b61f3d850d7a76bea7e58a4da14.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142785307c3187bb90ad54df3848b681.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a68bd4a9690db86d332a6d3290a43.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93506cba9f1ff2fb39cb55cfdec9b371.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a2eef20faa60bd4db27a43c679b52.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94e14e9825da86252e7865bda18d92.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df85f034f9c8c7bc4d56f867073369c6.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dcd14d330176c2928fa896d80f32d.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2060c1222790430b0c16183dc9043.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56764261c9aa147f7810d770f0dd6a6.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86e1f23cf9401879ce3d2a71aefb40.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e1824aab239a52a8fdcb0e09739f0.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815484516e1f0aff55a2abf3b7305f04.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9c8bfd6430d219cd2ee4462fac1ca.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42aa96bb191c92cbe4e116c612a689f8.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8e0435201a9ba84ec66c626b0d60d.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18cbc159870ad99add0d445c50aca3.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f1b20900de137b5bc0ae5c9985e93.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c23a5fdb327b51701d548e83f343.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eafde67f9acbbdda849da465b5c755.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d97ca68b9316f2e16e4e4ccd5857a.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033d9da6a10320492d3db52026258ef.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16d40eb191c16a2b804d31717671b6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_10195" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -2616,3609 +2583,3424 @@
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_17034" descr=""/>
+        <xdr:cNvPr id="41" name="product_17037" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_17037" descr=""/>
+        <xdr:cNvPr id="42" name="product_17038" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_17038" descr=""/>
+        <xdr:cNvPr id="43" name="product_6904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="44" name="product_6904" descr=""/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="product_8591" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_8591" descr=""/>
+        <xdr:cNvPr id="45" name="product_8472" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_8472" descr=""/>
+        <xdr:cNvPr id="46" name="product_8473" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_8473" descr=""/>
+        <xdr:cNvPr id="47" name="product_8474" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_8474" descr=""/>
+        <xdr:cNvPr id="48" name="product_8475" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_8475" descr=""/>
+        <xdr:cNvPr id="49" name="product_8476" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_8476" descr=""/>
+        <xdr:cNvPr id="50" name="product_8477" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_8477" descr=""/>
+        <xdr:cNvPr id="51" name="product_8478" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_8478" descr=""/>
+        <xdr:cNvPr id="52" name="product_8479" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_8479" descr=""/>
+        <xdr:cNvPr id="53" name="product_8480" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_8480" descr=""/>
+        <xdr:cNvPr id="54" name="product_8481" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_8481" descr=""/>
+        <xdr:cNvPr id="55" name="product_8580" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_8580" descr=""/>
+        <xdr:cNvPr id="56" name="product_8582" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_8582" descr=""/>
+        <xdr:cNvPr id="57" name="product_8583" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_8583" descr=""/>
+        <xdr:cNvPr id="58" name="product_8584" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_8584" descr=""/>
+        <xdr:cNvPr id="59" name="product_8585" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_8585" descr=""/>
+        <xdr:cNvPr id="60" name="product_8586" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_8586" descr=""/>
+        <xdr:cNvPr id="61" name="product_8587" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_8587" descr=""/>
+        <xdr:cNvPr id="62" name="product_8588" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_8588" descr=""/>
+        <xdr:cNvPr id="63" name="product_8589" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_8589" descr=""/>
+        <xdr:cNvPr id="64" name="product_8590" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>80</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="65" name="product_8590" descr=""/>
+      <xdr:row>82</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>83</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="product_25338" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_25337" descr=""/>
+        <xdr:cNvPr id="66" name="product_25340" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_25338" descr=""/>
+        <xdr:cNvPr id="67" name="product_24654" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_25340" descr=""/>
+        <xdr:cNvPr id="68" name="product_25336" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>86</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="69" name="product_24654" descr=""/>
+      <xdr:row>88</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="product_24656" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>87</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="70" name="product_25336" descr=""/>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="product_24657" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_24656" descr=""/>
+        <xdr:cNvPr id="71" name="product_24658" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_24657" descr=""/>
+        <xdr:cNvPr id="72" name="product_24991" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_24658" descr=""/>
+        <xdr:cNvPr id="73" name="product_25032" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_24991" descr=""/>
+        <xdr:cNvPr id="74" name="product_25051" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_25032" descr=""/>
+        <xdr:cNvPr id="75" name="product_25052" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_25051" descr=""/>
+        <xdr:cNvPr id="76" name="product_25053" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_25052" descr=""/>
+        <xdr:cNvPr id="77" name="product_25192" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_25053" descr=""/>
+        <xdr:cNvPr id="78" name="product_25830" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_25192" descr=""/>
+        <xdr:cNvPr id="79" name="product_25831" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_25830" descr=""/>
+        <xdr:cNvPr id="80" name="product_25832" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_25831" descr=""/>
+        <xdr:cNvPr id="81" name="product_25833" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_25832" descr=""/>
+        <xdr:cNvPr id="82" name="product_25834" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_25833" descr=""/>
+        <xdr:cNvPr id="83" name="product_25835" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_25834" descr=""/>
+        <xdr:cNvPr id="84" name="product_25836" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_25835" descr=""/>
+        <xdr:cNvPr id="85" name="product_25837" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_25836" descr=""/>
+        <xdr:cNvPr id="86" name="product_25838" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_25837" descr=""/>
+        <xdr:cNvPr id="87" name="product_25839" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_25838" descr=""/>
+        <xdr:cNvPr id="88" name="product_25840" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_25839" descr=""/>
+        <xdr:cNvPr id="89" name="product_18458" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_25840" descr=""/>
+        <xdr:cNvPr id="90" name="product_18457" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_18458" descr=""/>
+        <xdr:cNvPr id="91" name="product_18454" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_18457" descr=""/>
+        <xdr:cNvPr id="92" name="product_18448" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_18454" descr=""/>
+        <xdr:cNvPr id="93" name="product_24655" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_18448" descr=""/>
+        <xdr:cNvPr id="94" name="product_25050" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_24655" descr=""/>
+        <xdr:cNvPr id="95" name="product_25806" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_25050" descr=""/>
+        <xdr:cNvPr id="96" name="product_25828" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>116</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="97" name="product_25806" descr=""/>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="97" name="product_21865" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>117</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="98" name="product_25828" descr=""/>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="98" name="product_1591" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_21865" descr=""/>
+        <xdr:cNvPr id="99" name="product_24649" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>121</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="100" name="product_18528" descr=""/>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="100" name="product_18869" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>122</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="101" name="product_1591" descr=""/>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="101" name="product_18953" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>123</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="102" name="product_24649" descr=""/>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="102" name="product_18828" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>126</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="103" name="product_2569" descr=""/>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="103" name="product_18855" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_18869" descr=""/>
+        <xdr:cNvPr id="104" name="product_10280" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>130</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="105" name="product_18953" descr=""/>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="105" name="product_19499" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>131</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="106" name="product_18828" descr=""/>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="106" name="product_19491" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_18855" descr=""/>
+        <xdr:cNvPr id="107" name="product_13830" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_10280" descr=""/>
+        <xdr:cNvPr id="108" name="product_25325" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="109" name="product_19497" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="457200" cy="457200"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
       <xdr:row>138</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="110" name="product_13824" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="457200" cy="457200"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_19498" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
+        <xdr:cNvPr id="111" name="product_22350" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_19499" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
+        <xdr:cNvPr id="112" name="product_13829" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_19491" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
+        <xdr:cNvPr id="113" name="product_13821" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_13830" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
+        <xdr:cNvPr id="114" name="product_19496" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_22344" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
+        <xdr:cNvPr id="115" name="product_13836" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_19497" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
+        <xdr:cNvPr id="116" name="product_13832" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>144</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_13824" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
+        <xdr:cNvPr id="117" name="product_13834" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>145</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_22350" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
+        <xdr:cNvPr id="118" name="product_22349" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_13829" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
+        <xdr:cNvPr id="119" name="product_13835" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
-      <xdr:row>148</xdr:row>
-[...35 lines deleted...]
-      <xdr:colOff>457200</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_19496" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
+        <xdr:cNvPr id="120" name="product_19494" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_13836" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
+        <xdr:cNvPr id="121" name="product_13833" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_13832" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
+        <xdr:cNvPr id="122" name="product_19500" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_13834" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
+        <xdr:cNvPr id="123" name="product_13828" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_22349" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
+        <xdr:cNvPr id="124" name="product_19492" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_13835" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
+        <xdr:cNvPr id="125" name="product_26133" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
-      <xdr:row>156</xdr:row>
-[...35 lines deleted...]
-      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="126" name="product_26134" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0">
+          <a:ext cx="457200" cy="457200"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
-      <xdr:rowOff>-19050</xdr:rowOff>
-[...29 lines deleted...]
-      <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_19500" descr=""/>
+        <xdr:cNvPr id="127" name="product_23877" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>457200</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>-19050</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_13828" descr=""/>
+        <xdr:cNvPr id="128" name="product_23873" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>159</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="129" name="product_19492" descr=""/>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="129" name="product_11076" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>160</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="130" name="product_26133" descr=""/>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="130" name="product_19591" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>161</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="131" name="product_26134" descr=""/>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="131" name="product_18952" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>164</xdr:row>
-[...10 lines deleted...]
-        <xdr:cNvPr id="132" name="product_23877" descr=""/>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>457200</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>-19050</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="132" name="product_13144" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
-        <a:stretch>
-[...183 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0">
           <a:ext cx="457200" cy="457200"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -6479,59 +6261,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://moskva.karnavaltk.ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nizhnij-novgorod.karnavaltk.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I175"/>
+  <dimension ref="A1:I168"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="7.5" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="15" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:9">
@@ -7825,3275 +7607,3094 @@
         <v>0</v>
       </c>
       <c r="I54" s="15">
         <f>G54*H54</f>
         <v>0</v>
       </c>
     </row>
     <row r="55" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A55" s="21">
         <v>26</v>
       </c>
       <c r="B55" s="8"/>
       <c r="C55" s="9" t="s">
         <v>103</v>
       </c>
       <c r="D55" s="10" t="s">
         <v>104</v>
       </c>
       <c r="E55" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G55" s="18">
-        <v>98.0</v>
+        <v>77.0</v>
       </c>
       <c r="H55" s="12">
         <v>0</v>
       </c>
       <c r="I55" s="15">
         <f>G55*H55</f>
         <v>0</v>
       </c>
     </row>
     <row r="56" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A56" s="21">
         <v>27</v>
       </c>
       <c r="B56" s="8"/>
       <c r="C56" s="9" t="s">
         <v>105</v>
       </c>
       <c r="D56" s="10" t="s">
         <v>106</v>
       </c>
       <c r="E56" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G56" s="18">
-        <v>77.0</v>
+        <v>142.0</v>
       </c>
       <c r="H56" s="12">
         <v>0</v>
       </c>
       <c r="I56" s="15">
         <f>G56*H56</f>
         <v>0</v>
       </c>
     </row>
     <row r="57" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A57" s="21">
         <v>28</v>
       </c>
       <c r="B57" s="8"/>
       <c r="C57" s="9" t="s">
         <v>107</v>
       </c>
       <c r="D57" s="10" t="s">
         <v>108</v>
       </c>
       <c r="E57" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G57" s="18">
-        <v>142.0</v>
+        <v>17.0</v>
       </c>
       <c r="H57" s="12">
         <v>0</v>
       </c>
       <c r="I57" s="15">
         <f>G57*H57</f>
         <v>0</v>
       </c>
     </row>
-    <row r="58" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C58" s="9" t="s">
+    <row r="58" spans="1:9" outlineLevel="1">
+      <c r="A58" s="20" t="s">
         <v>109</v>
       </c>
-      <c r="D58" s="10" t="s">
+      <c r="B58" s="2"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="E58" s="2"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="13"/>
+      <c r="H58" s="2"/>
+      <c r="I58" s="13"/>
+    </row>
+    <row r="59" spans="1:9" outlineLevel="2">
+      <c r="A59" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B59" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C59" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D59" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E59" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F59" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G59" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H59" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I59" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A60" s="21">
+        <v>1</v>
+      </c>
+      <c r="B60" s="8"/>
+      <c r="C60" s="9" t="s">
         <v>110</v>
       </c>
-      <c r="E58" s="11" t="s">
-[...17 lines deleted...]
-      <c r="A59" s="20" t="s">
+      <c r="D60" s="10" t="s">
         <v>111</v>
       </c>
-      <c r="B59" s="2"/>
-[...34 lines deleted...]
-        <v>13</v>
+      <c r="E60" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F60" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G60" s="18">
+        <v>197.0</v>
+      </c>
+      <c r="H60" s="12">
+        <v>0</v>
+      </c>
+      <c r="I60" s="15">
+        <f>G60*H60</f>
+        <v>0</v>
       </c>
     </row>
     <row r="61" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A61" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B61" s="8"/>
       <c r="C61" s="9" t="s">
         <v>112</v>
       </c>
       <c r="D61" s="10" t="s">
         <v>113</v>
       </c>
       <c r="E61" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F61" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G61" s="18">
-        <v>197.0</v>
+        <v>147.0</v>
       </c>
       <c r="H61" s="12">
         <v>0</v>
       </c>
       <c r="I61" s="15">
         <f>G61*H61</f>
         <v>0</v>
       </c>
     </row>
     <row r="62" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A62" s="21">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B62" s="8"/>
       <c r="C62" s="9" t="s">
         <v>114</v>
       </c>
       <c r="D62" s="10" t="s">
         <v>115</v>
       </c>
       <c r="E62" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G62" s="18">
         <v>147.0</v>
       </c>
       <c r="H62" s="12">
         <v>0</v>
       </c>
       <c r="I62" s="15">
         <f>G62*H62</f>
         <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A63" s="21">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B63" s="8"/>
       <c r="C63" s="9" t="s">
         <v>116</v>
       </c>
       <c r="D63" s="10" t="s">
         <v>117</v>
       </c>
       <c r="E63" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F63" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G63" s="18">
         <v>147.0</v>
       </c>
       <c r="H63" s="12">
         <v>0</v>
       </c>
       <c r="I63" s="15">
         <f>G63*H63</f>
         <v>0</v>
       </c>
     </row>
     <row r="64" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A64" s="21">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B64" s="8"/>
       <c r="C64" s="9" t="s">
         <v>118</v>
       </c>
       <c r="D64" s="10" t="s">
         <v>119</v>
       </c>
       <c r="E64" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F64" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G64" s="18">
         <v>147.0</v>
       </c>
       <c r="H64" s="12">
         <v>0</v>
       </c>
       <c r="I64" s="15">
         <f>G64*H64</f>
         <v>0</v>
       </c>
     </row>
     <row r="65" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A65" s="21">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B65" s="8"/>
       <c r="C65" s="9" t="s">
         <v>120</v>
       </c>
       <c r="D65" s="10" t="s">
         <v>121</v>
       </c>
       <c r="E65" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G65" s="18">
         <v>147.0</v>
       </c>
       <c r="H65" s="12">
         <v>0</v>
       </c>
       <c r="I65" s="15">
         <f>G65*H65</f>
         <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A66" s="21">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B66" s="8"/>
       <c r="C66" s="9" t="s">
         <v>122</v>
       </c>
       <c r="D66" s="10" t="s">
         <v>123</v>
       </c>
       <c r="E66" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G66" s="18">
         <v>147.0</v>
       </c>
       <c r="H66" s="12">
         <v>0</v>
       </c>
       <c r="I66" s="15">
         <f>G66*H66</f>
         <v>0</v>
       </c>
     </row>
     <row r="67" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A67" s="21">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B67" s="8"/>
       <c r="C67" s="9" t="s">
         <v>124</v>
       </c>
       <c r="D67" s="10" t="s">
         <v>125</v>
       </c>
       <c r="E67" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F67" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G67" s="18">
         <v>147.0</v>
       </c>
       <c r="H67" s="12">
         <v>0</v>
       </c>
       <c r="I67" s="15">
         <f>G67*H67</f>
         <v>0</v>
       </c>
     </row>
     <row r="68" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A68" s="21">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B68" s="8"/>
       <c r="C68" s="9" t="s">
         <v>126</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>127</v>
       </c>
       <c r="E68" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G68" s="18">
         <v>147.0</v>
       </c>
       <c r="H68" s="12">
         <v>0</v>
       </c>
       <c r="I68" s="15">
         <f>G68*H68</f>
         <v>0</v>
       </c>
     </row>
     <row r="69" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A69" s="21">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B69" s="8"/>
       <c r="C69" s="9" t="s">
         <v>128</v>
       </c>
       <c r="D69" s="10" t="s">
         <v>129</v>
       </c>
       <c r="E69" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G69" s="18">
         <v>147.0</v>
       </c>
       <c r="H69" s="12">
         <v>0</v>
       </c>
       <c r="I69" s="15">
         <f>G69*H69</f>
         <v>0</v>
       </c>
     </row>
     <row r="70" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A70" s="21">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B70" s="8"/>
       <c r="C70" s="9" t="s">
         <v>130</v>
       </c>
       <c r="D70" s="10" t="s">
         <v>131</v>
       </c>
       <c r="E70" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G70" s="18">
         <v>147.0</v>
       </c>
       <c r="H70" s="12">
         <v>0</v>
       </c>
       <c r="I70" s="15">
         <f>G70*H70</f>
         <v>0</v>
       </c>
     </row>
     <row r="71" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A71" s="21">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B71" s="8"/>
       <c r="C71" s="9" t="s">
         <v>132</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>133</v>
       </c>
       <c r="E71" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G71" s="18">
         <v>147.0</v>
       </c>
       <c r="H71" s="12">
         <v>0</v>
       </c>
       <c r="I71" s="15">
         <f>G71*H71</f>
         <v>0</v>
       </c>
     </row>
     <row r="72" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A72" s="21">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B72" s="8"/>
       <c r="C72" s="9" t="s">
         <v>134</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>135</v>
       </c>
       <c r="E72" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G72" s="18">
         <v>147.0</v>
       </c>
       <c r="H72" s="12">
         <v>0</v>
       </c>
       <c r="I72" s="15">
         <f>G72*H72</f>
         <v>0</v>
       </c>
     </row>
     <row r="73" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A73" s="21">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B73" s="8"/>
       <c r="C73" s="9" t="s">
         <v>136</v>
       </c>
       <c r="D73" s="10" t="s">
         <v>137</v>
       </c>
       <c r="E73" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G73" s="18">
         <v>147.0</v>
       </c>
       <c r="H73" s="12">
         <v>0</v>
       </c>
       <c r="I73" s="15">
         <f>G73*H73</f>
         <v>0</v>
       </c>
     </row>
     <row r="74" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A74" s="21">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B74" s="8"/>
       <c r="C74" s="9" t="s">
         <v>138</v>
       </c>
       <c r="D74" s="10" t="s">
         <v>139</v>
       </c>
       <c r="E74" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F74" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G74" s="18">
         <v>147.0</v>
       </c>
       <c r="H74" s="12">
         <v>0</v>
       </c>
       <c r="I74" s="15">
         <f>G74*H74</f>
         <v>0</v>
       </c>
     </row>
     <row r="75" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A75" s="21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B75" s="8"/>
       <c r="C75" s="9" t="s">
         <v>140</v>
       </c>
       <c r="D75" s="10" t="s">
         <v>141</v>
       </c>
       <c r="E75" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F75" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G75" s="18">
         <v>147.0</v>
       </c>
       <c r="H75" s="12">
         <v>0</v>
       </c>
       <c r="I75" s="15">
         <f>G75*H75</f>
         <v>0</v>
       </c>
     </row>
     <row r="76" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A76" s="21">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B76" s="8"/>
       <c r="C76" s="9" t="s">
         <v>142</v>
       </c>
       <c r="D76" s="10" t="s">
         <v>143</v>
       </c>
       <c r="E76" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F76" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G76" s="18">
         <v>147.0</v>
       </c>
       <c r="H76" s="12">
         <v>0</v>
       </c>
       <c r="I76" s="15">
         <f>G76*H76</f>
         <v>0</v>
       </c>
     </row>
     <row r="77" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A77" s="21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B77" s="8"/>
       <c r="C77" s="9" t="s">
         <v>144</v>
       </c>
       <c r="D77" s="10" t="s">
         <v>145</v>
       </c>
       <c r="E77" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F77" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G77" s="18">
         <v>147.0</v>
       </c>
       <c r="H77" s="12">
         <v>0</v>
       </c>
       <c r="I77" s="15">
         <f>G77*H77</f>
         <v>0</v>
       </c>
     </row>
     <row r="78" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A78" s="21">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B78" s="8"/>
       <c r="C78" s="9" t="s">
         <v>146</v>
       </c>
       <c r="D78" s="10" t="s">
         <v>147</v>
       </c>
       <c r="E78" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F78" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G78" s="18">
         <v>147.0</v>
       </c>
       <c r="H78" s="12">
         <v>0</v>
       </c>
       <c r="I78" s="15">
         <f>G78*H78</f>
         <v>0</v>
       </c>
     </row>
     <row r="79" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A79" s="21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B79" s="8"/>
       <c r="C79" s="9" t="s">
         <v>148</v>
       </c>
       <c r="D79" s="10" t="s">
         <v>149</v>
       </c>
       <c r="E79" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F79" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G79" s="18">
         <v>147.0</v>
       </c>
       <c r="H79" s="12">
         <v>0</v>
       </c>
       <c r="I79" s="15">
         <f>G79*H79</f>
         <v>0</v>
       </c>
     </row>
     <row r="80" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A80" s="21">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B80" s="8"/>
       <c r="C80" s="9" t="s">
         <v>150</v>
       </c>
       <c r="D80" s="10" t="s">
         <v>151</v>
       </c>
       <c r="E80" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F80" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G80" s="18">
         <v>147.0</v>
       </c>
       <c r="H80" s="12">
         <v>0</v>
       </c>
       <c r="I80" s="15">
         <f>G80*H80</f>
         <v>0</v>
       </c>
     </row>
-    <row r="81" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C81" s="9" t="s">
+    <row r="81" spans="1:9" outlineLevel="1">
+      <c r="A81" s="20" t="s">
         <v>152</v>
       </c>
-      <c r="D81" s="10" t="s">
+      <c r="B81" s="2"/>
+      <c r="C81" s="2"/>
+      <c r="D81" s="2"/>
+      <c r="E81" s="2"/>
+      <c r="F81" s="2"/>
+      <c r="G81" s="13"/>
+      <c r="H81" s="2"/>
+      <c r="I81" s="13"/>
+    </row>
+    <row r="82" spans="1:9" outlineLevel="2">
+      <c r="A82" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B82" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C82" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D82" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E82" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F82" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G82" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H82" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="83" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A83" s="21">
+        <v>1</v>
+      </c>
+      <c r="B83" s="8"/>
+      <c r="C83" s="9" t="s">
         <v>153</v>
       </c>
-      <c r="E81" s="11" t="s">
-[...17 lines deleted...]
-      <c r="A82" s="20" t="s">
+      <c r="D83" s="10" t="s">
         <v>154</v>
       </c>
-      <c r="B82" s="2"/>
-[...34 lines deleted...]
-        <v>13</v>
+      <c r="E83" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F83" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G83" s="18">
+        <v>119.0</v>
+      </c>
+      <c r="H83" s="12">
+        <v>0</v>
+      </c>
+      <c r="I83" s="15">
+        <f>G83*H83</f>
+        <v>0</v>
       </c>
     </row>
     <row r="84" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A84" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B84" s="8"/>
       <c r="C84" s="9" t="s">
         <v>155</v>
       </c>
       <c r="D84" s="10" t="s">
         <v>156</v>
       </c>
       <c r="E84" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F84" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G84" s="18">
-        <v>113.0</v>
+        <v>126.0</v>
       </c>
       <c r="H84" s="12">
         <v>0</v>
       </c>
       <c r="I84" s="15">
         <f>G84*H84</f>
         <v>0</v>
       </c>
     </row>
     <row r="85" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A85" s="21">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B85" s="8"/>
       <c r="C85" s="9" t="s">
         <v>157</v>
       </c>
       <c r="D85" s="10" t="s">
         <v>158</v>
       </c>
-      <c r="E85" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E85" s="11"/>
       <c r="F85" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G85" s="18">
-        <v>119.0</v>
+        <v>75.0</v>
       </c>
       <c r="H85" s="12">
         <v>0</v>
       </c>
       <c r="I85" s="15">
         <f>G85*H85</f>
         <v>0</v>
       </c>
     </row>
     <row r="86" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A86" s="21">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B86" s="8"/>
       <c r="C86" s="9" t="s">
         <v>159</v>
       </c>
       <c r="D86" s="10" t="s">
         <v>160</v>
       </c>
       <c r="E86" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F86" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G86" s="18">
-        <v>126.0</v>
+        <v>113.0</v>
       </c>
       <c r="H86" s="12">
         <v>0</v>
       </c>
       <c r="I86" s="15">
         <f>G86*H86</f>
         <v>0</v>
       </c>
     </row>
-    <row r="87" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C87" s="9" t="s">
+    <row r="87" spans="1:9" outlineLevel="1">
+      <c r="A87" s="20" t="s">
         <v>161</v>
       </c>
-      <c r="D87" s="10" t="s">
+      <c r="B87" s="2"/>
+      <c r="C87" s="2"/>
+      <c r="D87" s="2"/>
+      <c r="E87" s="2"/>
+      <c r="F87" s="2"/>
+      <c r="G87" s="13"/>
+      <c r="H87" s="2"/>
+      <c r="I87" s="13"/>
+    </row>
+    <row r="88" spans="1:9" outlineLevel="2">
+      <c r="A88" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B88" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C88" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D88" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E88" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F88" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G88" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H88" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I88" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="89" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A89" s="21">
+        <v>1</v>
+      </c>
+      <c r="B89" s="8"/>
+      <c r="C89" s="9" t="s">
         <v>162</v>
       </c>
-      <c r="E87" s="11"/>
-[...19 lines deleted...]
-      <c r="C88" s="9" t="s">
+      <c r="D89" s="10" t="s">
         <v>163</v>
       </c>
-      <c r="D88" s="10" t="s">
+      <c r="E89" s="11"/>
+      <c r="F89" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G89" s="18">
+        <v>599.0</v>
+      </c>
+      <c r="H89" s="12">
+        <v>0</v>
+      </c>
+      <c r="I89" s="15">
+        <f>G89*H89</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A90" s="21">
+        <v>2</v>
+      </c>
+      <c r="B90" s="8"/>
+      <c r="C90" s="9" t="s">
         <v>164</v>
       </c>
-      <c r="E88" s="11" t="s">
-[...17 lines deleted...]
-      <c r="A89" s="20" t="s">
+      <c r="D90" s="10" t="s">
         <v>165</v>
       </c>
-      <c r="B89" s="2"/>
-[...34 lines deleted...]
-        <v>13</v>
+      <c r="E90" s="11"/>
+      <c r="F90" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G90" s="18">
+        <v>739.0</v>
+      </c>
+      <c r="H90" s="12">
+        <v>0</v>
+      </c>
+      <c r="I90" s="15">
+        <f>G90*H90</f>
+        <v>0</v>
       </c>
     </row>
     <row r="91" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A91" s="21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B91" s="8"/>
       <c r="C91" s="9" t="s">
         <v>166</v>
       </c>
       <c r="D91" s="10" t="s">
         <v>167</v>
       </c>
       <c r="E91" s="11"/>
       <c r="F91" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G91" s="18">
-        <v>599.0</v>
+        <v>769.0</v>
       </c>
       <c r="H91" s="12">
         <v>0</v>
       </c>
       <c r="I91" s="15">
         <f>G91*H91</f>
         <v>0</v>
       </c>
     </row>
     <row r="92" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A92" s="21">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B92" s="8"/>
       <c r="C92" s="9" t="s">
         <v>168</v>
       </c>
       <c r="D92" s="10" t="s">
         <v>169</v>
       </c>
-      <c r="E92" s="11"/>
+      <c r="E92" s="11" t="s">
+        <v>16</v>
+      </c>
       <c r="F92" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G92" s="18">
-        <v>739.0</v>
+        <v>339.0</v>
       </c>
       <c r="H92" s="12">
         <v>0</v>
       </c>
       <c r="I92" s="15">
         <f>G92*H92</f>
         <v>0</v>
       </c>
     </row>
     <row r="93" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A93" s="21">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B93" s="8"/>
       <c r="C93" s="9" t="s">
         <v>170</v>
       </c>
       <c r="D93" s="10" t="s">
         <v>171</v>
       </c>
-      <c r="E93" s="11"/>
+      <c r="E93" s="11" t="s">
+        <v>16</v>
+      </c>
       <c r="F93" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G93" s="18">
-        <v>769.0</v>
+        <v>569.0</v>
       </c>
       <c r="H93" s="12">
         <v>0</v>
       </c>
       <c r="I93" s="15">
         <f>G93*H93</f>
         <v>0</v>
       </c>
     </row>
     <row r="94" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A94" s="21">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="B94" s="8"/>
       <c r="C94" s="9" t="s">
         <v>172</v>
       </c>
       <c r="D94" s="10" t="s">
         <v>173</v>
       </c>
       <c r="E94" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F94" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G94" s="18">
-        <v>339.0</v>
+        <v>1129.0</v>
       </c>
       <c r="H94" s="12">
         <v>0</v>
       </c>
       <c r="I94" s="15">
         <f>G94*H94</f>
         <v>0</v>
       </c>
     </row>
     <row r="95" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A95" s="21">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="B95" s="8"/>
       <c r="C95" s="9" t="s">
         <v>174</v>
       </c>
       <c r="D95" s="10" t="s">
         <v>175</v>
       </c>
-      <c r="E95" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E95" s="11"/>
       <c r="F95" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G95" s="18">
-        <v>569.0</v>
+        <v>469.0</v>
       </c>
       <c r="H95" s="12">
         <v>0</v>
       </c>
       <c r="I95" s="15">
         <f>G95*H95</f>
         <v>0</v>
       </c>
     </row>
     <row r="96" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A96" s="21">
-        <v>6</v>
+        <v>8</v>
       </c>
       <c r="B96" s="8"/>
       <c r="C96" s="9" t="s">
         <v>176</v>
       </c>
       <c r="D96" s="10" t="s">
         <v>177</v>
       </c>
       <c r="E96" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F96" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G96" s="18">
-        <v>1129.0</v>
+        <v>389.0</v>
       </c>
       <c r="H96" s="12">
         <v>0</v>
       </c>
       <c r="I96" s="15">
         <f>G96*H96</f>
         <v>0</v>
       </c>
     </row>
     <row r="97" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A97" s="21">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B97" s="8"/>
       <c r="C97" s="9" t="s">
         <v>178</v>
       </c>
       <c r="D97" s="10" t="s">
         <v>179</v>
       </c>
-      <c r="E97" s="11"/>
+      <c r="E97" s="11" t="s">
+        <v>16</v>
+      </c>
       <c r="F97" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G97" s="18">
-        <v>469.0</v>
+        <v>567.0</v>
       </c>
       <c r="H97" s="12">
         <v>0</v>
       </c>
       <c r="I97" s="15">
         <f>G97*H97</f>
         <v>0</v>
       </c>
     </row>
     <row r="98" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A98" s="21">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="B98" s="8"/>
       <c r="C98" s="9" t="s">
         <v>180</v>
       </c>
       <c r="D98" s="10" t="s">
         <v>181</v>
       </c>
       <c r="E98" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F98" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G98" s="18">
-        <v>389.0</v>
+        <v>419.0</v>
       </c>
       <c r="H98" s="12">
         <v>0</v>
       </c>
       <c r="I98" s="15">
         <f>G98*H98</f>
         <v>0</v>
       </c>
     </row>
     <row r="99" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A99" s="21">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="B99" s="8"/>
       <c r="C99" s="9" t="s">
         <v>182</v>
       </c>
       <c r="D99" s="10" t="s">
         <v>183</v>
       </c>
       <c r="E99" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F99" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G99" s="18">
-        <v>567.0</v>
+        <v>539.0</v>
       </c>
       <c r="H99" s="12">
         <v>0</v>
       </c>
       <c r="I99" s="15">
         <f>G99*H99</f>
         <v>0</v>
       </c>
     </row>
     <row r="100" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A100" s="21">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="B100" s="8"/>
       <c r="C100" s="9" t="s">
         <v>184</v>
       </c>
       <c r="D100" s="10" t="s">
         <v>185</v>
       </c>
-      <c r="E100" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E100" s="11"/>
       <c r="F100" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G100" s="18">
-        <v>419.0</v>
+        <v>499.0</v>
       </c>
       <c r="H100" s="12">
         <v>0</v>
       </c>
       <c r="I100" s="15">
         <f>G100*H100</f>
         <v>0</v>
       </c>
     </row>
     <row r="101" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A101" s="21">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B101" s="8"/>
       <c r="C101" s="9" t="s">
         <v>186</v>
       </c>
       <c r="D101" s="10" t="s">
         <v>187</v>
       </c>
       <c r="E101" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F101" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G101" s="18">
-        <v>539.0</v>
+        <v>659.0</v>
       </c>
       <c r="H101" s="12">
         <v>0</v>
       </c>
       <c r="I101" s="15">
         <f>G101*H101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A102" s="21">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="B102" s="8"/>
       <c r="C102" s="9" t="s">
         <v>188</v>
       </c>
       <c r="D102" s="10" t="s">
         <v>189</v>
       </c>
-      <c r="E102" s="11"/>
+      <c r="E102" s="11" t="s">
+        <v>16</v>
+      </c>
       <c r="F102" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G102" s="18">
-        <v>499.0</v>
+        <v>1109.0</v>
       </c>
       <c r="H102" s="12">
         <v>0</v>
       </c>
       <c r="I102" s="15">
         <f>G102*H102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A103" s="21">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="B103" s="8"/>
       <c r="C103" s="9" t="s">
         <v>190</v>
       </c>
       <c r="D103" s="10" t="s">
         <v>191</v>
       </c>
-      <c r="E103" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E103" s="11"/>
       <c r="F103" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G103" s="18">
-        <v>659.0</v>
+        <v>629.0</v>
       </c>
       <c r="H103" s="12">
         <v>0</v>
       </c>
       <c r="I103" s="15">
         <f>G103*H103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A104" s="21">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="9" t="s">
         <v>192</v>
       </c>
       <c r="D104" s="10" t="s">
         <v>193</v>
       </c>
       <c r="E104" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F104" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G104" s="18">
-        <v>1109.0</v>
+        <v>539.0</v>
       </c>
       <c r="H104" s="12">
         <v>0</v>
       </c>
       <c r="I104" s="15">
         <f>G104*H104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A105" s="21">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="B105" s="8"/>
       <c r="C105" s="9" t="s">
         <v>194</v>
       </c>
       <c r="D105" s="10" t="s">
         <v>195</v>
       </c>
-      <c r="E105" s="11"/>
+      <c r="E105" s="11" t="s">
+        <v>16</v>
+      </c>
       <c r="F105" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G105" s="18">
-        <v>629.0</v>
+        <v>799.0</v>
       </c>
       <c r="H105" s="12">
         <v>0</v>
       </c>
       <c r="I105" s="15">
         <f>G105*H105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A106" s="21">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="B106" s="8"/>
       <c r="C106" s="9" t="s">
         <v>196</v>
       </c>
       <c r="D106" s="10" t="s">
         <v>197</v>
       </c>
       <c r="E106" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F106" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G106" s="18">
-        <v>539.0</v>
+        <v>1029.0</v>
       </c>
       <c r="H106" s="12">
         <v>0</v>
       </c>
       <c r="I106" s="15">
         <f>G106*H106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A107" s="21">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="B107" s="8"/>
       <c r="C107" s="9" t="s">
         <v>198</v>
       </c>
       <c r="D107" s="10" t="s">
         <v>199</v>
       </c>
-      <c r="E107" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E107" s="11"/>
       <c r="F107" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G107" s="18">
-        <v>799.0</v>
+        <v>659.0</v>
       </c>
       <c r="H107" s="12">
         <v>0</v>
       </c>
       <c r="I107" s="15">
         <f>G107*H107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A108" s="21">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
         <v>200</v>
       </c>
       <c r="D108" s="10" t="s">
         <v>201</v>
       </c>
       <c r="E108" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F108" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G108" s="18">
-        <v>1029.0</v>
+        <v>719.0</v>
       </c>
       <c r="H108" s="12">
         <v>0</v>
       </c>
       <c r="I108" s="15">
         <f>G108*H108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A109" s="21">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="9" t="s">
         <v>202</v>
       </c>
       <c r="D109" s="10" t="s">
         <v>203</v>
       </c>
-      <c r="E109" s="11"/>
+      <c r="E109" s="11" t="s">
+        <v>16</v>
+      </c>
       <c r="F109" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G109" s="18">
-        <v>659.0</v>
+        <v>489.0</v>
       </c>
       <c r="H109" s="12">
         <v>0</v>
       </c>
       <c r="I109" s="15">
         <f>G109*H109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A110" s="21">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="9" t="s">
         <v>204</v>
       </c>
       <c r="D110" s="10" t="s">
         <v>205</v>
       </c>
       <c r="E110" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F110" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G110" s="18">
-        <v>719.0</v>
+        <v>489.0</v>
       </c>
       <c r="H110" s="12">
         <v>0</v>
       </c>
       <c r="I110" s="15">
         <f>G110*H110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A111" s="21">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="9" t="s">
         <v>206</v>
       </c>
       <c r="D111" s="10" t="s">
         <v>207</v>
       </c>
       <c r="E111" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F111" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G111" s="18">
-        <v>489.0</v>
+        <v>905.0</v>
       </c>
       <c r="H111" s="12">
         <v>0</v>
       </c>
       <c r="I111" s="15">
         <f>G111*H111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A112" s="21">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B112" s="8"/>
       <c r="C112" s="9" t="s">
         <v>208</v>
       </c>
       <c r="D112" s="10" t="s">
         <v>209</v>
       </c>
       <c r="E112" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F112" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G112" s="18">
-        <v>489.0</v>
+        <v>449.0</v>
       </c>
       <c r="H112" s="12">
         <v>0</v>
       </c>
       <c r="I112" s="15">
         <f>G112*H112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A113" s="21">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B113" s="8"/>
       <c r="C113" s="9" t="s">
         <v>210</v>
       </c>
       <c r="D113" s="10" t="s">
         <v>211</v>
       </c>
-      <c r="E113" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E113" s="11"/>
       <c r="F113" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G113" s="18">
-        <v>905.0</v>
+        <v>529.0</v>
       </c>
       <c r="H113" s="12">
         <v>0</v>
       </c>
       <c r="I113" s="15">
         <f>G113*H113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A114" s="21">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="B114" s="8"/>
       <c r="C114" s="9" t="s">
         <v>212</v>
       </c>
       <c r="D114" s="10" t="s">
         <v>213</v>
       </c>
-      <c r="E114" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E114" s="11"/>
       <c r="F114" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G114" s="18">
-        <v>449.0</v>
+        <v>669.0</v>
       </c>
       <c r="H114" s="12">
         <v>0</v>
       </c>
       <c r="I114" s="15">
         <f>G114*H114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A115" s="21">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B115" s="8"/>
       <c r="C115" s="9" t="s">
         <v>214</v>
       </c>
       <c r="D115" s="10" t="s">
         <v>215</v>
       </c>
-      <c r="E115" s="11"/>
+      <c r="E115" s="11" t="s">
+        <v>16</v>
+      </c>
       <c r="F115" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G115" s="18">
-        <v>529.0</v>
+        <v>63.0</v>
       </c>
       <c r="H115" s="12">
         <v>0</v>
       </c>
       <c r="I115" s="15">
         <f>G115*H115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A116" s="21">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="9" t="s">
         <v>216</v>
       </c>
       <c r="D116" s="10" t="s">
         <v>217</v>
       </c>
-      <c r="E116" s="11"/>
+      <c r="E116" s="11" t="s">
+        <v>16</v>
+      </c>
       <c r="F116" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G116" s="18">
-        <v>669.0</v>
+        <v>389.0</v>
       </c>
       <c r="H116" s="12">
         <v>0</v>
       </c>
       <c r="I116" s="15">
         <f>G116*H116</f>
         <v>0</v>
       </c>
     </row>
-    <row r="117" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C117" s="9" t="s">
+    <row r="117" spans="1:9" outlineLevel="1">
+      <c r="A117" s="20" t="s">
         <v>218</v>
       </c>
-      <c r="D117" s="10" t="s">
+      <c r="B117" s="2"/>
+      <c r="C117" s="2"/>
+      <c r="D117" s="2"/>
+      <c r="E117" s="2"/>
+      <c r="F117" s="2"/>
+      <c r="G117" s="13"/>
+      <c r="H117" s="2"/>
+      <c r="I117" s="13"/>
+    </row>
+    <row r="118" spans="1:9" outlineLevel="2">
+      <c r="A118" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B118" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C118" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D118" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E118" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F118" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G118" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H118" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I118" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="119" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A119" s="21">
+        <v>1</v>
+      </c>
+      <c r="B119" s="8"/>
+      <c r="C119" s="9" t="s">
         <v>219</v>
       </c>
-      <c r="E117" s="11" t="s">
-[...21 lines deleted...]
-      <c r="C118" s="9" t="s">
+      <c r="D119" s="10" t="s">
         <v>220</v>
       </c>
-      <c r="D118" s="10" t="s">
+      <c r="E119" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F119" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G119" s="18">
+        <v>129.0</v>
+      </c>
+      <c r="H119" s="12">
+        <v>0</v>
+      </c>
+      <c r="I119" s="15">
+        <f>G119*H119</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A120" s="21">
+        <v>2</v>
+      </c>
+      <c r="B120" s="8"/>
+      <c r="C120" s="9" t="s">
         <v>221</v>
       </c>
-      <c r="E118" s="11" t="s">
-[...17 lines deleted...]
-      <c r="A119" s="20" t="s">
+      <c r="D120" s="10" t="s">
         <v>222</v>
       </c>
-      <c r="B119" s="2"/>
-[...34 lines deleted...]
-        <v>13</v>
+      <c r="E120" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F120" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G120" s="18">
+        <v>57.0</v>
+      </c>
+      <c r="H120" s="12">
+        <v>0</v>
+      </c>
+      <c r="I120" s="15">
+        <f>G120*H120</f>
+        <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A121" s="21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="9" t="s">
         <v>223</v>
       </c>
       <c r="D121" s="10" t="s">
         <v>224</v>
       </c>
-      <c r="E121" s="11" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E121" s="11"/>
       <c r="F121" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G121" s="18">
-        <v>129.0</v>
+        <v>193.0</v>
       </c>
       <c r="H121" s="12">
         <v>0</v>
       </c>
       <c r="I121" s="15">
         <f>G121*H121</f>
         <v>0</v>
       </c>
     </row>
-    <row r="122" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C122" s="9" t="s">
+    <row r="122" spans="1:9" outlineLevel="1">
+      <c r="A122" s="20" t="s">
         <v>225</v>
       </c>
-      <c r="D122" s="10" t="s">
-[...42 lines deleted...]
-        <v>0</v>
+      <c r="B122" s="2"/>
+      <c r="C122" s="2"/>
+      <c r="D122" s="2"/>
+      <c r="E122" s="2"/>
+      <c r="F122" s="2"/>
+      <c r="G122" s="13"/>
+      <c r="H122" s="2"/>
+      <c r="I122" s="13"/>
+    </row>
+    <row r="123" spans="1:9" outlineLevel="2">
+      <c r="A123" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D123" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E123" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F123" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G123" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H123" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="14" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="124" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A124" s="21">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="B124" s="8"/>
       <c r="C124" s="9" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="D124" s="10" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="E124" s="11"/>
+        <v>227</v>
+      </c>
+      <c r="E124" s="11" t="s">
+        <v>228</v>
+      </c>
       <c r="F124" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G124" s="18">
-        <v>193.0</v>
+        <v>1319.0</v>
       </c>
       <c r="H124" s="12">
         <v>0</v>
       </c>
       <c r="I124" s="15">
         <f>G124*H124</f>
         <v>0</v>
       </c>
     </row>
-    <row r="125" spans="1:9" outlineLevel="1">
-      <c r="A125" s="20" t="s">
+    <row r="125" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A125" s="21">
+        <v>2</v>
+      </c>
+      <c r="B125" s="8"/>
+      <c r="C125" s="9" t="s">
+        <v>229</v>
+      </c>
+      <c r="D125" s="10" t="s">
+        <v>230</v>
+      </c>
+      <c r="E125" s="11" t="s">
         <v>231</v>
       </c>
-      <c r="B125" s="2"/>
-[...9 lines deleted...]
-      <c r="A126" s="3" t="s">
+      <c r="F125" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G125" s="18">
+        <v>259.0</v>
+      </c>
+      <c r="H125" s="12">
+        <v>0</v>
+      </c>
+      <c r="I125" s="15">
+        <f>G125*H125</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A126" s="21">
+        <v>3</v>
+      </c>
+      <c r="B126" s="8"/>
+      <c r="C126" s="9" t="s">
+        <v>232</v>
+      </c>
+      <c r="D126" s="10" t="s">
+        <v>233</v>
+      </c>
+      <c r="E126" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F126" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G126" s="18">
+        <v>165.0</v>
+      </c>
+      <c r="H126" s="12">
+        <v>0</v>
+      </c>
+      <c r="I126" s="15">
+        <f>G126*H126</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:9" outlineLevel="1">
+      <c r="A127" s="20" t="s">
+        <v>234</v>
+      </c>
+      <c r="B127" s="2"/>
+      <c r="C127" s="2"/>
+      <c r="D127" s="2"/>
+      <c r="E127" s="2"/>
+      <c r="F127" s="2"/>
+      <c r="G127" s="13"/>
+      <c r="H127" s="2"/>
+      <c r="I127" s="13"/>
+    </row>
+    <row r="128" spans="1:9" outlineLevel="2">
+      <c r="A128" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B126" s="4" t="s">
+      <c r="B128" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C126" s="4" t="s">
+      <c r="C128" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="D126" s="5" t="s">
+      <c r="D128" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E126" s="5" t="s">
+      <c r="E128" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="F126" s="6" t="s">
+      <c r="F128" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G126" s="17" t="s">
+      <c r="G128" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="H126" s="5" t="s">
+      <c r="H128" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="I126" s="14" t="s">
+      <c r="I128" s="14" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="127" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
-      <c r="A127" s="21">
+    <row r="129" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A129" s="21">
         <v>1</v>
       </c>
-      <c r="B127" s="8"/>
-[...62 lines deleted...]
-        <v>13</v>
+      <c r="B129" s="8"/>
+      <c r="C129" s="9" t="s">
+        <v>235</v>
+      </c>
+      <c r="D129" s="10" t="s">
+        <v>236</v>
+      </c>
+      <c r="E129" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F129" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G129" s="18">
+        <v>119.0</v>
+      </c>
+      <c r="H129" s="12">
+        <v>0</v>
+      </c>
+      <c r="I129" s="15">
+        <f>G129*H129</f>
+        <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A130" s="21">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="B130" s="8"/>
       <c r="C130" s="9" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="D130" s="10" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="E130" s="11" t="s">
-        <v>237</v>
+        <v>16</v>
       </c>
       <c r="F130" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G130" s="18">
-        <v>1319.0</v>
+        <v>93.0</v>
       </c>
       <c r="H130" s="12">
         <v>0</v>
       </c>
       <c r="I130" s="15">
         <f>G130*H130</f>
         <v>0</v>
       </c>
     </row>
-    <row r="131" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
-      <c r="A131" s="21">
+    <row r="131" spans="1:9" outlineLevel="1">
+      <c r="A131" s="20" t="s">
+        <v>239</v>
+      </c>
+      <c r="B131" s="2"/>
+      <c r="C131" s="2"/>
+      <c r="D131" s="2"/>
+      <c r="E131" s="2"/>
+      <c r="F131" s="2"/>
+      <c r="G131" s="13"/>
+      <c r="H131" s="2"/>
+      <c r="I131" s="13"/>
+    </row>
+    <row r="132" spans="1:9" outlineLevel="2">
+      <c r="A132" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B132" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C132" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D132" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E132" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F132" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G132" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H132" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I132" s="14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="133" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A133" s="21">
+        <v>1</v>
+      </c>
+      <c r="B133" s="8"/>
+      <c r="C133" s="9" t="s">
+        <v>240</v>
+      </c>
+      <c r="D133" s="10" t="s">
+        <v>241</v>
+      </c>
+      <c r="E133" s="11"/>
+      <c r="F133" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G133" s="18">
+        <v>179.0</v>
+      </c>
+      <c r="H133" s="12">
+        <v>0</v>
+      </c>
+      <c r="I133" s="15">
+        <f>G133*H133</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="134" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A134" s="21">
         <v>2</v>
       </c>
-      <c r="B131" s="8"/>
-[...31 lines deleted...]
-      <c r="D132" s="10" t="s">
+      <c r="B134" s="8"/>
+      <c r="C134" s="9" t="s">
         <v>242</v>
       </c>
-      <c r="E132" s="11" t="s">
-[...17 lines deleted...]
-      <c r="A133" s="20" t="s">
+      <c r="D134" s="10" t="s">
         <v>243</v>
       </c>
-      <c r="B133" s="2"/>
-[...34 lines deleted...]
-        <v>13</v>
+      <c r="E134" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F134" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G134" s="18">
+        <v>179.0</v>
+      </c>
+      <c r="H134" s="12">
+        <v>0</v>
+      </c>
+      <c r="I134" s="15">
+        <f>G134*H134</f>
+        <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A135" s="21">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="9" t="s">
         <v>244</v>
       </c>
       <c r="D135" s="10" t="s">
         <v>245</v>
       </c>
       <c r="E135" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F135" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G135" s="18">
-        <v>119.0</v>
+        <v>163.9</v>
       </c>
       <c r="H135" s="12">
         <v>0</v>
       </c>
       <c r="I135" s="15">
         <f>G135*H135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A136" s="21">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="9" t="s">
         <v>246</v>
       </c>
       <c r="D136" s="10" t="s">
         <v>247</v>
       </c>
       <c r="E136" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F136" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G136" s="18">
-        <v>93.0</v>
+        <v>95.7</v>
       </c>
       <c r="H136" s="12">
         <v>0</v>
       </c>
       <c r="I136" s="15">
         <f>G136*H136</f>
         <v>0</v>
       </c>
     </row>
-    <row r="137" spans="1:9" outlineLevel="1">
-      <c r="A137" s="20" t="s">
+    <row r="137" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A137" s="21">
+        <v>5</v>
+      </c>
+      <c r="B137" s="8"/>
+      <c r="C137" s="9" t="s">
         <v>248</v>
       </c>
-      <c r="B137" s="2"/>
-[...12 lines deleted...]
-      <c r="B138" s="4" t="s">
+      <c r="D137" s="10" t="s">
+        <v>249</v>
+      </c>
+      <c r="E137" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F137" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G137" s="18">
+        <v>188.0</v>
+      </c>
+      <c r="H137" s="12">
+        <v>0</v>
+      </c>
+      <c r="I137" s="15">
+        <f>G137*H137</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="138" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A138" s="21">
         <v>6</v>
       </c>
-      <c r="C138" s="4" t="s">
-[...18 lines deleted...]
-        <v>13</v>
+      <c r="B138" s="8"/>
+      <c r="C138" s="9" t="s">
+        <v>250</v>
+      </c>
+      <c r="D138" s="10" t="s">
+        <v>251</v>
+      </c>
+      <c r="E138" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F138" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G138" s="18">
+        <v>95.7</v>
+      </c>
+      <c r="H138" s="12">
+        <v>0</v>
+      </c>
+      <c r="I138" s="15">
+        <f>G138*H138</f>
+        <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A139" s="21">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="9" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="D139" s="10" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="E139" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F139" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G139" s="18">
-        <v>179.0</v>
+        <v>95.7</v>
       </c>
       <c r="H139" s="12">
         <v>0</v>
       </c>
       <c r="I139" s="15">
         <f>G139*H139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A140" s="21">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="D140" s="10" t="s">
-        <v>252</v>
-[...1 lines deleted...]
-      <c r="E140" s="11"/>
+        <v>255</v>
+      </c>
+      <c r="E140" s="11" t="s">
+        <v>16</v>
+      </c>
       <c r="F140" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G140" s="18">
-        <v>179.0</v>
+        <v>164.0</v>
       </c>
       <c r="H140" s="12">
         <v>0</v>
       </c>
       <c r="I140" s="15">
         <f>G140*H140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A141" s="21">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="D141" s="10" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="E141" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G141" s="18">
-        <v>179.0</v>
+        <v>109.0</v>
       </c>
       <c r="H141" s="12">
         <v>0</v>
       </c>
       <c r="I141" s="15">
         <f>G141*H141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A142" s="21">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="D142" s="10" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="E142" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F142" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G142" s="18">
-        <v>163.9</v>
+        <v>459.0</v>
       </c>
       <c r="H142" s="12">
         <v>0</v>
       </c>
       <c r="I142" s="15">
         <f>G142*H142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A143" s="21">
-        <v>5</v>
+        <v>11</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="D143" s="10" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="E143" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F143" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G143" s="18">
-        <v>95.7</v>
+        <v>214.0</v>
       </c>
       <c r="H143" s="12">
         <v>0</v>
       </c>
       <c r="I143" s="15">
         <f>G143*H143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A144" s="21">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D144" s="10" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
       <c r="E144" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F144" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G144" s="18">
-        <v>188.0</v>
+        <v>131.0</v>
       </c>
       <c r="H144" s="12">
         <v>0</v>
       </c>
       <c r="I144" s="15">
         <f>G144*H144</f>
         <v>0</v>
       </c>
     </row>
     <row r="145" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A145" s="21">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B145" s="8"/>
       <c r="C145" s="9" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D145" s="10" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="E145" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F145" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G145" s="18">
-        <v>95.7</v>
+        <v>139.0</v>
       </c>
       <c r="H145" s="12">
         <v>0</v>
       </c>
       <c r="I145" s="15">
         <f>G145*H145</f>
         <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A146" s="21">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B146" s="8"/>
       <c r="C146" s="9" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D146" s="10" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="E146" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F146" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G146" s="18">
         <v>95.7</v>
       </c>
       <c r="H146" s="12">
         <v>0</v>
       </c>
       <c r="I146" s="15">
         <f>G146*H146</f>
         <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A147" s="21">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="9" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="D147" s="10" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="E147" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F147" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G147" s="18">
-        <v>164.0</v>
+        <v>139.0</v>
       </c>
       <c r="H147" s="12">
         <v>0</v>
       </c>
       <c r="I147" s="15">
         <f>G147*H147</f>
         <v>0</v>
       </c>
     </row>
-    <row r="148" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+    <row r="148" spans="1:9" customHeight="1" ht="20" outlineLevel="2">
       <c r="A148" s="21">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="D148" s="10" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="E148" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G148" s="18">
-        <v>109.0</v>
+        <v>179.0</v>
       </c>
       <c r="H148" s="12">
         <v>0</v>
       </c>
       <c r="I148" s="15">
         <f>G148*H148</f>
         <v>0</v>
       </c>
     </row>
-    <row r="149" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+    <row r="149" spans="1:9" customHeight="1" ht="20" outlineLevel="2">
       <c r="A149" s="21">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="9" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="D149" s="10" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="E149" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G149" s="18">
-        <v>459.0</v>
+        <v>153.0</v>
       </c>
       <c r="H149" s="12">
         <v>0</v>
       </c>
       <c r="I149" s="15">
         <f>G149*H149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A150" s="21">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="D150" s="10" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="E150" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G150" s="18">
-        <v>214.0</v>
+        <v>131.0</v>
       </c>
       <c r="H150" s="12">
         <v>0</v>
       </c>
       <c r="I150" s="15">
         <f>G150*H150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A151" s="21">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="D151" s="10" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="E151" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G151" s="18">
-        <v>131.0</v>
+        <v>169.0</v>
       </c>
       <c r="H151" s="12">
         <v>0</v>
       </c>
       <c r="I151" s="15">
         <f>G151*H151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A152" s="21">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="D152" s="10" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="E152" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F152" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G152" s="18">
-        <v>139.0</v>
+        <v>135.0</v>
       </c>
       <c r="H152" s="12">
         <v>0</v>
       </c>
       <c r="I152" s="15">
         <f>G152*H152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A153" s="21">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D153" s="10" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="E153" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F153" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G153" s="18">
-        <v>95.7</v>
+        <v>179.0</v>
       </c>
       <c r="H153" s="12">
         <v>0</v>
       </c>
       <c r="I153" s="15">
         <f>G153*H153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A154" s="21">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="D154" s="10" t="s">
-        <v>280</v>
+        <v>283</v>
       </c>
       <c r="E154" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G154" s="18">
-        <v>139.0</v>
+        <v>89.0</v>
       </c>
       <c r="H154" s="12">
         <v>0</v>
       </c>
       <c r="I154" s="15">
         <f>G154*H154</f>
         <v>0</v>
       </c>
     </row>
-    <row r="155" spans="1:9" customHeight="1" ht="20" outlineLevel="2">
+    <row r="155" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A155" s="21">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
-        <v>281</v>
+        <v>284</v>
       </c>
       <c r="D155" s="10" t="s">
-        <v>282</v>
+        <v>285</v>
       </c>
       <c r="E155" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F155" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G155" s="18">
-        <v>179.0</v>
+        <v>89.0</v>
       </c>
       <c r="H155" s="12">
         <v>0</v>
       </c>
       <c r="I155" s="15">
         <f>G155*H155</f>
         <v>0</v>
       </c>
     </row>
-    <row r="156" spans="1:9" customHeight="1" ht="20" outlineLevel="2">
-[...35 lines deleted...]
-      <c r="D157" s="10" t="s">
+    <row r="156" spans="1:9" outlineLevel="1">
+      <c r="A156" s="20" t="s">
         <v>286</v>
       </c>
-      <c r="E157" s="11" t="s">
-[...13 lines deleted...]
-        <v>0</v>
+      <c r="B156" s="2"/>
+      <c r="C156" s="2"/>
+      <c r="D156" s="2"/>
+      <c r="E156" s="2"/>
+      <c r="F156" s="2"/>
+      <c r="G156" s="13"/>
+      <c r="H156" s="2"/>
+      <c r="I156" s="13"/>
+    </row>
+    <row r="157" spans="1:9" outlineLevel="2">
+      <c r="A157" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B157" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C157" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D157" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E157" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F157" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G157" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H157" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I157" s="14" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="158" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A158" s="21">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="B158" s="8"/>
       <c r="C158" s="9" t="s">
         <v>287</v>
       </c>
       <c r="D158" s="10" t="s">
         <v>288</v>
       </c>
       <c r="E158" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F158" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G158" s="18">
-        <v>169.0</v>
+        <v>39.0</v>
       </c>
       <c r="H158" s="12">
         <v>0</v>
       </c>
       <c r="I158" s="15">
         <f>G158*H158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A159" s="21">
-        <v>21</v>
+        <v>2</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="9" t="s">
         <v>289</v>
       </c>
       <c r="D159" s="10" t="s">
         <v>290</v>
       </c>
       <c r="E159" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F159" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G159" s="18">
-        <v>135.0</v>
+        <v>39.0</v>
       </c>
       <c r="H159" s="12">
         <v>0</v>
       </c>
       <c r="I159" s="15">
         <f>G159*H159</f>
         <v>0</v>
       </c>
     </row>
-    <row r="160" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
-[...4 lines deleted...]
-      <c r="C160" s="9" t="s">
+    <row r="160" spans="1:9" outlineLevel="1">
+      <c r="A160" s="20" t="s">
         <v>291</v>
       </c>
-      <c r="D160" s="10" t="s">
-[...44 lines deleted...]
-        <v>0</v>
+      <c r="B160" s="2"/>
+      <c r="C160" s="2"/>
+      <c r="D160" s="2"/>
+      <c r="E160" s="2"/>
+      <c r="F160" s="2"/>
+      <c r="G160" s="13"/>
+      <c r="H160" s="2"/>
+      <c r="I160" s="13"/>
+    </row>
+    <row r="161" spans="1:9" outlineLevel="2">
+      <c r="A161" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="B161" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C161" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D161" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="E161" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F161" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="G161" s="17" t="s">
+        <v>11</v>
+      </c>
+      <c r="H161" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="I161" s="14" t="s">
+        <v>13</v>
       </c>
     </row>
     <row r="162" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A162" s="21">
-        <v>24</v>
+        <v>1</v>
       </c>
       <c r="B162" s="8"/>
       <c r="C162" s="9" t="s">
-        <v>295</v>
+        <v>292</v>
       </c>
       <c r="D162" s="10" t="s">
-        <v>296</v>
+        <v>293</v>
       </c>
       <c r="E162" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F162" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G162" s="18">
-        <v>89.0</v>
+        <v>6499.0</v>
       </c>
       <c r="H162" s="12">
         <v>0</v>
       </c>
       <c r="I162" s="15">
         <f>G162*H162</f>
         <v>0</v>
       </c>
     </row>
-    <row r="163" spans="1:9" outlineLevel="1">
-[...13 lines deleted...]
-      <c r="A164" s="3" t="s">
+    <row r="163" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A163" s="21">
+        <v>2</v>
+      </c>
+      <c r="B163" s="8"/>
+      <c r="C163" s="9" t="s">
+        <v>294</v>
+      </c>
+      <c r="D163" s="10" t="s">
+        <v>295</v>
+      </c>
+      <c r="E163" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F163" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G163" s="18">
+        <v>166.0</v>
+      </c>
+      <c r="H163" s="12">
+        <v>0</v>
+      </c>
+      <c r="I163" s="15">
+        <f>G163*H163</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="164" spans="1:9" outlineLevel="1">
+      <c r="A164" s="20" t="s">
+        <v>296</v>
+      </c>
+      <c r="B164" s="2"/>
+      <c r="C164" s="2"/>
+      <c r="D164" s="2"/>
+      <c r="E164" s="2"/>
+      <c r="F164" s="2"/>
+      <c r="G164" s="13"/>
+      <c r="H164" s="2"/>
+      <c r="I164" s="13"/>
+    </row>
+    <row r="165" spans="1:9" outlineLevel="2">
+      <c r="A165" s="3" t="s">
         <v>5</v>
       </c>
-      <c r="B164" s="4" t="s">
+      <c r="B165" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C164" s="4" t="s">
+      <c r="C165" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="D164" s="5" t="s">
+      <c r="D165" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="E164" s="5" t="s">
+      <c r="E165" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="F164" s="6" t="s">
+      <c r="F165" s="6" t="s">
         <v>10</v>
       </c>
-      <c r="G164" s="17" t="s">
+      <c r="G165" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="H164" s="5" t="s">
+      <c r="H165" s="5" t="s">
         <v>12</v>
       </c>
-      <c r="I164" s="14" t="s">
+      <c r="I165" s="14" t="s">
         <v>13</v>
-      </c>
-[...26 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
       <c r="A166" s="21">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="9" t="s">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="D166" s="10" t="s">
-        <v>301</v>
+        <v>298</v>
       </c>
       <c r="E166" s="11" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="F166" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G166" s="18">
-        <v>39.0</v>
+        <v>329.0</v>
       </c>
       <c r="H166" s="12">
         <v>0</v>
       </c>
       <c r="I166" s="15">
         <f>G166*H166</f>
         <v>0</v>
       </c>
     </row>
-    <row r="167" spans="1:9" outlineLevel="1">
-[...70 lines deleted...]
-      <c r="A170" s="21">
+    <row r="167" spans="1:9" customHeight="1" ht="40" outlineLevel="2">
+      <c r="A167" s="21">
         <v>2</v>
       </c>
-      <c r="B170" s="8"/>
-[...110 lines deleted...]
-      <c r="G174" s="18">
+      <c r="B167" s="8"/>
+      <c r="C167" s="9" t="s">
+        <v>299</v>
+      </c>
+      <c r="D167" s="10" t="s">
+        <v>300</v>
+      </c>
+      <c r="E167" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="F167" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G167" s="18">
         <v>521.4</v>
       </c>
-      <c r="H174" s="12">
-[...16 lines deleted...]
-        <f>SUM(I6:I174)</f>
+      <c r="H167" s="12">
+        <v>0</v>
+      </c>
+      <c r="I167" s="15">
+        <f>G167*H167</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="168" spans="1:9">
+      <c r="G168" s="7" t="s">
+        <v>301</v>
+      </c>
+      <c r="H168" s="22">
+        <f>SUM(H6:H167)</f>
+        <v>0</v>
+      </c>
+      <c r="I168" s="22">
+        <f>SUM(I6:I167)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A8:I173"/>
+  <autoFilter ref="A8:I166"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A6:I6"/>
     <mergeCell ref="A7:I7"/>
     <mergeCell ref="A18:I18"/>
     <mergeCell ref="A25:I25"/>
     <mergeCell ref="A28:I28"/>
-    <mergeCell ref="A59:I59"/>
-[...10 lines deleted...]
-    <mergeCell ref="A171:I171"/>
+    <mergeCell ref="A58:I58"/>
+    <mergeCell ref="A81:I81"/>
+    <mergeCell ref="A87:I87"/>
+    <mergeCell ref="A117:I117"/>
+    <mergeCell ref="A122:I122"/>
+    <mergeCell ref="A127:I127"/>
+    <mergeCell ref="A131:I131"/>
+    <mergeCell ref="B148:B149"/>
+    <mergeCell ref="A156:I156"/>
+    <mergeCell ref="A160:I160"/>
+    <mergeCell ref="A164:I164"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="B2" r:id="rId_hyperlink_1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://moskva.karnavaltk.ru/</dc:creator>
+  <dc:creator>https://nizhnij-novgorod.karnavaltk.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://moskva.karnavaltk.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://nizhnij-novgorod.karnavaltk.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>